--- v0 (2025-10-08)
+++ v1 (2026-10-10)
@@ -1,1392 +1,933 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5E009787" w14:textId="77777777" w:rsidR="008C30E0" w:rsidRPr="008C30E0" w:rsidRDefault="008C30E0" w:rsidP="004D5B6F">
-[...10 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="44D4D42B" w14:textId="62441C9E" w:rsidR="00F04AE5" w:rsidRPr="00565D32" w:rsidRDefault="00C62F9B" w:rsidP="00565D32">
+      <w:pPr>
+        <w:pStyle w:val="Pagrindinistekstas"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00565D32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>____________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00565D32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00565D32" w:rsidRPr="00565D32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>ugdytinio teisėto atstovo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00565D32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vardas, pavardė)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="57C20250" w14:textId="77777777" w:rsidR="008C30E0" w:rsidRPr="004D5B6F" w:rsidRDefault="008C30E0" w:rsidP="004D5B6F">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="33DC5767" w14:textId="77777777" w:rsidR="00F04AE5" w:rsidRPr="00565D32" w:rsidRDefault="00C62F9B" w:rsidP="00565D32">
+      <w:pPr>
+        <w:pStyle w:val="Pagrindinistekstas"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...10 lines deleted...]
-        <w:t>Vieno iš tėvų (globėjų) vardas, pavardė</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00565D32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>____________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00565D32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>(telefono ryšio numeris, el. pašto adresas)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48DFA2F6" w14:textId="77777777" w:rsidR="008C30E0" w:rsidRPr="008C30E0" w:rsidRDefault="008C30E0" w:rsidP="004D5B6F">
-[...4 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7E075CA5" w14:textId="77777777" w:rsidR="00565D32" w:rsidRPr="00565D32" w:rsidRDefault="00565D32">
+      <w:pPr>
+        <w:pStyle w:val="Pagrindinistekstas"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ED4AC2F" w14:textId="77777777" w:rsidR="00565D32" w:rsidRPr="00565D32" w:rsidRDefault="00565D32" w:rsidP="00565D32">
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00565D32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>____________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00565D32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>(švietimo įstaigos pavadinimas)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="prašymas"/>
+    </w:p>
+    <w:p w14:paraId="0E366558" w14:textId="77777777" w:rsidR="00565D32" w:rsidRPr="00565D32" w:rsidRDefault="00565D32" w:rsidP="00565D32">
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74AAE6EE" w14:textId="7FDE4CD4" w:rsidR="00F04AE5" w:rsidRPr="00565D32" w:rsidRDefault="00C62F9B" w:rsidP="00565D32">
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00565D32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>PRAŠYMAS</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="Xa214fc200d88ed028d34f3d432eaca11a66257a"/>
+      <w:r w:rsidR="00565D32" w:rsidRPr="00565D32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00565D32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>NUTRAUKTI IKIMOKYKLINIO / PRIEŠMOKYKLINIO UGDYMO PASLAUGŲ SUTARTĮ</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="467B806C" w14:textId="77777777" w:rsidR="008C30E0" w:rsidRPr="008C30E0" w:rsidRDefault="008C30E0" w:rsidP="004D5B6F">
-[...4 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5B6A2E66" w14:textId="77777777" w:rsidR="00F04AE5" w:rsidRPr="00565D32" w:rsidRDefault="00C62F9B" w:rsidP="00565D32">
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00565D32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>20____ m. __________________ d.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00565D32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Vilnius</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0AFA8CE6" w14:textId="77777777" w:rsidR="008C30E0" w:rsidRPr="004D5B6F" w:rsidRDefault="008C30E0" w:rsidP="004D5B6F">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1382D54D" w14:textId="57DA8C0D" w:rsidR="00F04AE5" w:rsidRPr="005A638B" w:rsidRDefault="00C62F9B" w:rsidP="00565D32">
+      <w:pPr>
+        <w:pStyle w:val="Pagrindinistekstas"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00565D32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prašau nutraukti </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A638B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>____________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A638B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>(vaiko vardas, pavardė)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D3DA113" w14:textId="6A3940DE" w:rsidR="00F04AE5" w:rsidRPr="00565D32" w:rsidRDefault="00C62F9B">
+      <w:pPr>
+        <w:pStyle w:val="Pagrindinistekstas"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00565D32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ikimokyklinio / priešmokyklinio ugdymo paslaugų sutartį ir išbraukti vaiką iš </w:t>
+      </w:r>
+      <w:r w:rsidR="005A638B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>į</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00565D32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>staigos ugdytinių sąrašų nuo 20____ m. __________________ d.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="320D43B3" w14:textId="77777777" w:rsidR="00CB7088" w:rsidRDefault="00C62F9B" w:rsidP="00CB7088">
+      <w:pPr>
+        <w:pStyle w:val="Pagrindinistekstas"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00565D32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>Suprantu, kad iki nurodytos sutarties nutraukimo datos, vadovaujantis galiojančiais teisės aktais ir Vilniaus miesto savivaldybės nustatyta tvarka, taikomas mokestis už ugdymą ir maitinimą.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60590EEC" w14:textId="251858A4" w:rsidR="00F04AE5" w:rsidRPr="00565D32" w:rsidRDefault="00C62F9B" w:rsidP="00CB7088">
+      <w:pPr>
+        <w:pStyle w:val="Pagrindinistekstas"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00565D32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>Įsipareigoju susidariusį įsiskolinimą apmokėti pagal Įstaigos pateiktą apskaitos dokumentą ne vėliau kaip iki kito mėnesio 25 dienos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="558C2D31" w14:textId="230E2654" w:rsidR="00565D32" w:rsidRPr="00565D32" w:rsidRDefault="00565D32" w:rsidP="00565D32">
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00565D32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>_________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="772C5117" w14:textId="008C202D" w:rsidR="00565D32" w:rsidRPr="00565D32" w:rsidRDefault="00C62F9B" w:rsidP="00565D32">
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00565D32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00565D32" w:rsidRPr="00565D32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ugdytinio teisėto atstovo parašas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00565D32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>vardas, pavardė)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="švietimo-įstaigos-patvirtinimas"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="17BD586D" w14:textId="77777777" w:rsidR="00565D32" w:rsidRPr="00565D32" w:rsidRDefault="00565D32" w:rsidP="00565D32">
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08153903" w14:textId="7A2FD2F7" w:rsidR="00F04AE5" w:rsidRPr="00565D32" w:rsidRDefault="00C62F9B" w:rsidP="00565D32">
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...10 lines deleted...]
-        <w:t>Gyvenamosios vietos adresas, telefonas, e-paštas</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00565D32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>ŠVIETIMO ĮSTAIGOS PATVIRTINIMAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48FC08FA" w14:textId="77777777" w:rsidR="008C30E0" w:rsidRDefault="008C30E0" w:rsidP="004D5B6F">
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="5A199A55" w14:textId="77777777" w:rsidR="004766BE" w:rsidRDefault="004766BE">
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="125F5F53" w14:textId="77777777" w:rsidR="00552769" w:rsidRDefault="00552769" w:rsidP="004D5B6F">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3138D63F" w14:textId="0D99A347" w:rsidR="00F04AE5" w:rsidRPr="00565D32" w:rsidRDefault="00C62F9B">
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00565D32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>Prašymas tenkinamas.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6FD8AFA8" w14:textId="77777777" w:rsidR="00552769" w:rsidRPr="008C30E0" w:rsidRDefault="00552769" w:rsidP="004D5B6F">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6C800487" w14:textId="3CA4021E" w:rsidR="00F04AE5" w:rsidRPr="00565D32" w:rsidRDefault="00C62F9B">
+      <w:pPr>
+        <w:pStyle w:val="Pagrindinistekstas"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00565D32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vaiko ugdymo paslaugų sutartis nutraukiama ir vaikas išbraukiamas iš </w:t>
+      </w:r>
+      <w:r w:rsidR="00565D32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>į</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00565D32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>staigos ugdytinių sąrašų nuo 20____ m. __________________ d.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="07F14C38" w14:textId="787BCD3E" w:rsidR="008C30E0" w:rsidRPr="008C30E0" w:rsidRDefault="008C30E0" w:rsidP="004D5B6F">
-[...56 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="486CB647" w14:textId="77777777" w:rsidR="004766BE" w:rsidRPr="00565D32" w:rsidRDefault="004766BE">
+      <w:pPr>
+        <w:pStyle w:val="Pagrindinistekstas"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F05BB50" w14:textId="38D883E3" w:rsidR="008C30E0" w:rsidRPr="008C30E0" w:rsidRDefault="008C30E0" w:rsidP="004D5B6F">
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="72635A32" w14:textId="317D8962" w:rsidR="00565D32" w:rsidRPr="00565D32" w:rsidRDefault="004766BE" w:rsidP="00565D32">
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...19 lines deleted...]
-        <w:t>ei</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>_________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00565D32" w:rsidRPr="00565D32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>_________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29EFC408" w14:textId="77777777" w:rsidR="008C30E0" w:rsidRPr="008C30E0" w:rsidRDefault="008C30E0" w:rsidP="004D5B6F">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2C20EB9F" w14:textId="0FC0C9B0" w:rsidR="00F04AE5" w:rsidRPr="00565D32" w:rsidRDefault="00C62F9B" w:rsidP="00565D32">
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00565D32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>(Įstaigos vadovo / jo įgalioto asmens pareigos</w:t>
+      </w:r>
+      <w:r w:rsidR="00565D32" w:rsidRPr="00565D32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>, parašas vardas, pavardė</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00565D32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6E4023D2" w14:textId="77777777" w:rsidR="008C30E0" w:rsidRPr="008C30E0" w:rsidRDefault="008C30E0" w:rsidP="004D5B6F">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1F4A9F45" w14:textId="5DC72446" w:rsidR="00565D32" w:rsidRPr="00565D32" w:rsidRDefault="004766BE" w:rsidP="00565D32">
+      <w:pPr>
+        <w:pStyle w:val="Pagrindinistekstas"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+      <w:r w:rsidR="00565D32" w:rsidRPr="00565D32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>________________________</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2DAB22FB" w14:textId="77777777" w:rsidR="008C30E0" w:rsidRPr="008C30E0" w:rsidRDefault="008C30E0" w:rsidP="004D5B6F">
-[...27 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="49963FF0" w14:textId="133CE965" w:rsidR="00565D32" w:rsidRPr="00565D32" w:rsidRDefault="00565D32" w:rsidP="00565D32">
+      <w:pPr>
+        <w:pStyle w:val="Pagrindinistekstas"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00565D32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lt-LT"/>
+        </w:rPr>
+        <w:t>(data)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="1969BC0C" w14:textId="3DBF7F14" w:rsidR="008C30E0" w:rsidRPr="008C30E0" w:rsidRDefault="00942CCD" w:rsidP="004520D5">
-[...684 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838"/>
+    <w:sectPr w:rsidR="00565D32" w:rsidRPr="00565D32">
+      <w:footnotePr>
+        <w:numRestart w:val="eachSect"/>
+      </w:footnotePr>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1701" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="1296"/>
-      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...7 lines deleted...]
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Consolas">
+    <w:panose1 w:val="020B0609020204030204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0000A990"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8EFA70F6"/>
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=" "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=" "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=" "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=" "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=" "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=" "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=" "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=" "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=" "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="39328736">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:defaultTabStop w:val="1296"/>
+  <w:embedSystemFonts/>
+  <w:stylePaneFormatFilter w:val="0004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="396"/>
+  <w:drawingGridHorizontalSpacing w:val="360"/>
+  <w:drawingGridVerticalSpacing w:val="360"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:numRestart w:val="eachSect"/>
+  </w:footnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="008C30E0"/>
-[...20 lines deleted...]
-    <w:rsid w:val="00F914F4"/>
+    <w:rsidRoot w:val="00F04AE5"/>
+    <w:rsid w:val="00157DD7"/>
+    <w:rsid w:val="00356DE7"/>
+    <w:rsid w:val="004766BE"/>
+    <w:rsid w:val="00565D32"/>
+    <w:rsid w:val="005A638B"/>
+    <w:rsid w:val="00C62F9B"/>
+    <w:rsid w:val="00CB7088"/>
+    <w:rsid w:val="00E450F5"/>
+    <w:rsid w:val="00E54BED"/>
+    <w:rsid w:val="00F04AE5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="lt-LT"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="27A3FFBF"/>
-  <w15:docId w15:val="{19EB5ADE-6912-4AC6-9171-04503B10823C}"/>
+  <w14:docId w14:val="21068226"/>
+  <w15:docId w15:val="{4AE4D9F6-8C56-4574-92A1-14C983BF0681}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="200"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...104 lines deleted...]
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-[...118 lines deleted...]
-    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Light Shading"/>
+    <w:lsdException w:name="Light List"/>
+    <w:lsdException w:name="Light Grid"/>
+    <w:lsdException w:name="Medium Shading 1"/>
+    <w:lsdException w:name="Medium Shading 2"/>
+    <w:lsdException w:name="Medium List 1"/>
+    <w:lsdException w:name="Medium List 2"/>
+    <w:lsdException w:name="Medium Grid 1"/>
+    <w:lsdException w:name="Medium Grid 2"/>
+    <w:lsdException w:name="Medium Grid 3"/>
+    <w:lsdException w:name="Dark List"/>
+    <w:lsdException w:name="Colorful Shading"/>
+    <w:lsdException w:name="Colorful List"/>
+    <w:lsdException w:name="Colorful Grid"/>
+    <w:lsdException w:name="Light Shading Accent 1"/>
+    <w:lsdException w:name="Light List Accent 1"/>
+    <w:lsdException w:name="Light Grid Accent 1"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1"/>
+    <w:lsdException w:name="Medium List 1 Accent 1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1"/>
+    <w:lsdException w:name="Dark List Accent 1"/>
+    <w:lsdException w:name="Colorful Shading Accent 1"/>
+    <w:lsdException w:name="Colorful List Accent 1"/>
+    <w:lsdException w:name="Colorful Grid Accent 1"/>
+    <w:lsdException w:name="Light Shading Accent 2"/>
+    <w:lsdException w:name="Light List Accent 2"/>
+    <w:lsdException w:name="Light Grid Accent 2"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2"/>
+    <w:lsdException w:name="Medium List 1 Accent 2"/>
+    <w:lsdException w:name="Medium List 2 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2"/>
+    <w:lsdException w:name="Dark List Accent 2"/>
+    <w:lsdException w:name="Colorful Shading Accent 2"/>
+    <w:lsdException w:name="Colorful List Accent 2"/>
+    <w:lsdException w:name="Colorful Grid Accent 2"/>
+    <w:lsdException w:name="Light Shading Accent 3"/>
+    <w:lsdException w:name="Light List Accent 3"/>
+    <w:lsdException w:name="Light Grid Accent 3"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3"/>
+    <w:lsdException w:name="Medium List 1 Accent 3"/>
+    <w:lsdException w:name="Medium List 2 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3"/>
+    <w:lsdException w:name="Dark List Accent 3"/>
+    <w:lsdException w:name="Colorful Shading Accent 3"/>
+    <w:lsdException w:name="Colorful List Accent 3"/>
+    <w:lsdException w:name="Colorful Grid Accent 3"/>
+    <w:lsdException w:name="Light Shading Accent 4"/>
+    <w:lsdException w:name="Light List Accent 4"/>
+    <w:lsdException w:name="Light Grid Accent 4"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4"/>
+    <w:lsdException w:name="Medium List 1 Accent 4"/>
+    <w:lsdException w:name="Medium List 2 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4"/>
+    <w:lsdException w:name="Dark List Accent 4"/>
+    <w:lsdException w:name="Colorful Shading Accent 4"/>
+    <w:lsdException w:name="Colorful List Accent 4"/>
+    <w:lsdException w:name="Colorful Grid Accent 4"/>
+    <w:lsdException w:name="Light Shading Accent 5"/>
+    <w:lsdException w:name="Light List Accent 5"/>
+    <w:lsdException w:name="Light Grid Accent 5"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5"/>
+    <w:lsdException w:name="Medium List 1 Accent 5"/>
+    <w:lsdException w:name="Medium List 2 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5"/>
+    <w:lsdException w:name="Dark List Accent 5"/>
+    <w:lsdException w:name="Colorful Shading Accent 5"/>
+    <w:lsdException w:name="Colorful List Accent 5"/>
+    <w:lsdException w:name="Colorful Grid Accent 5"/>
+    <w:lsdException w:name="Light Shading Accent 6"/>
+    <w:lsdException w:name="Light List Accent 6"/>
+    <w:lsdException w:name="Light Grid Accent 6"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6"/>
+    <w:lsdException w:name="Medium List 1 Accent 6"/>
+    <w:lsdException w:name="Medium List 2 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6"/>
+    <w:lsdException w:name="Dark List Accent 6"/>
+    <w:lsdException w:name="Colorful Shading Accent 6"/>
+    <w:lsdException w:name="Colorful List Accent 6"/>
+    <w:lsdException w:name="Colorful Grid Accent 6"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -1438,183 +979,1061 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="prastasis">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008C30E0"/>
-[...4 lines deleted...]
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="Pagrindinistekstas"/>
+    <w:link w:val="Antrat1Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A10FD9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="Pagrindinistekstas"/>
+    <w:link w:val="Antrat2Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A10FD9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="Pagrindinistekstas"/>
+    <w:link w:val="Antrat3Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A10FD9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="Pagrindinistekstas"/>
+    <w:link w:val="Antrat4Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A10FD9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="Pagrindinistekstas"/>
+    <w:link w:val="Antrat5Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A10FD9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="Pagrindinistekstas"/>
+    <w:link w:val="Antrat6Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A10FD9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="Pagrindinistekstas"/>
+    <w:link w:val="Antrat7Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A10FD9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="Pagrindinistekstas"/>
+    <w:link w:val="Antrat8Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A10FD9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="Pagrindinistekstas"/>
+    <w:link w:val="Antrat9Diagrama"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A10FD9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Numatytasispastraiposriftas">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="prastojilentel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sraonra">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Debesliotekstas">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="Pagrindinistekstas">
+    <w:name w:val="Body Text"/>
     <w:basedOn w:val="prastasis"/>
-    <w:link w:val="DebesliotekstasDiagrama"/>
-    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="180" w:after="180"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FirstParagraph">
+    <w:name w:val="First Paragraph"/>
+    <w:basedOn w:val="Pagrindinistekstas"/>
+    <w:next w:val="Pagrindinistekstas"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Compact">
+    <w:name w:val="Compact"/>
+    <w:basedOn w:val="Pagrindinistekstas"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="36" w:after="36"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pavadinimas">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="Pagrindinistekstas"/>
+    <w:link w:val="PavadinimasDiagrama"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A10FD9"/>
+    <w:pPr>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PavadinimasDiagrama">
+    <w:name w:val="Pavadinimas Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Pavadinimas"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A10FD9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Paantrat">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Pavadinimas"/>
+    <w:next w:val="Pagrindinistekstas"/>
+    <w:link w:val="PaantratDiagrama"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A10FD9"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PaantratDiagrama">
+    <w:name w:val="Paantraštė Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Paantrat"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A10FD9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Author">
+    <w:name w:val="Author"/>
+    <w:basedOn w:val="Pavadinimas"/>
+    <w:next w:val="Pagrindinistekstas"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Data">
+    <w:name w:val="Date"/>
+    <w:basedOn w:val="Pavadinimas"/>
+    <w:next w:val="Pagrindinistekstas"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AbstractTitle">
+    <w:name w:val="Abstract Title"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="Abstract"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="300" w:after="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Abstract">
+    <w:name w:val="Abstract"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="Pagrindinistekstas"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="100" w:after="300"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bibliografija">
+    <w:name w:val="Bibliography"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat1Diagrama">
+    <w:name w:val="Antraštė 1 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A10FD9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat2Diagrama">
+    <w:name w:val="Antraštė 2 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A10FD9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat3Diagrama">
+    <w:name w:val="Antraštė 3 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A10FD9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat4Diagrama">
+    <w:name w:val="Antraštė 4 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A10FD9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat5Diagrama">
+    <w:name w:val="Antraštė 5 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A10FD9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat6Diagrama">
+    <w:name w:val="Antraštė 6 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A10FD9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat7Diagrama">
+    <w:name w:val="Antraštė 7 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A10FD9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat8Diagrama">
+    <w:name w:val="Antraštė 8 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A10FD9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Antrat9Diagrama">
+    <w:name w:val="Antraštė 9 Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrat9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A10FD9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstoblokas">
+    <w:name w:val="Block Text"/>
+    <w:basedOn w:val="Pagrindinistekstas"/>
+    <w:next w:val="Pagrindinistekstas"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="100" w:after="100"/>
+      <w:ind w:left="480" w:right="480"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Puslapioinaostekstas">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FootnoteBlockText">
+    <w:name w:val="Footnote Block Text"/>
+    <w:basedOn w:val="Puslapioinaostekstas"/>
+    <w:next w:val="Puslapioinaostekstas"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="100" w:after="100"/>
+      <w:ind w:left="480" w:right="480"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Table">
+    <w:name w:val="Table"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004D5B6F"/>
-[...10 lines deleted...]
-    <w:name w:val="Debesėlio tekstas Diagrama"/>
+    <w:qFormat/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:vAlign w:val="bottom"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DefinitionTerm">
+    <w:name w:val="Definition Term"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:next w:val="Definition"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Definition">
+    <w:name w:val="Definition"/>
+    <w:basedOn w:val="prastasis"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Antrat">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:link w:val="AntratDiagrama"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableCaption">
+    <w:name w:val="Table Caption"/>
+    <w:basedOn w:val="Antrat"/>
+    <w:pPr>
+      <w:keepNext/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ImageCaption">
+    <w:name w:val="Image Caption"/>
+    <w:basedOn w:val="Antrat"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Figure">
+    <w:name w:val="Figure"/>
+    <w:basedOn w:val="prastasis"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CaptionedFigure">
+    <w:name w:val="Captioned Figure"/>
+    <w:basedOn w:val="Figure"/>
+    <w:pPr>
+      <w:keepNext/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AntratDiagrama">
+    <w:name w:val="Antraštė Diagrama"/>
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
-    <w:link w:val="Debesliotekstas"/>
-[...6 lines deleted...]
-      <w:szCs w:val="18"/>
+    <w:link w:val="Antrat"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VerbatimChar">
+    <w:name w:val="Verbatim Char"/>
+    <w:basedOn w:val="AntratDiagrama"/>
+    <w:link w:val="SourceCode"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SectionNumber">
+    <w:name w:val="Section Number"/>
+    <w:basedOn w:val="AntratDiagrama"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Puslapioinaosnuoroda">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="AntratDiagrama"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipersaitas">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="AntratDiagrama"/>
+    <w:rPr>
+      <w:color w:val="156082" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Turinioantrat">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Antrat1"/>
+    <w:next w:val="Pagrindinistekstas"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SourceCode">
+    <w:name w:val="Source Code"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:link w:val="VerbatimChar"/>
+    <w:pPr>
+      <w:wordWrap w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KeywordTok">
+    <w:name w:val="KeywordTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:b/>
+      <w:color w:val="007020"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DataTypeTok">
+    <w:name w:val="DataTypeTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="902000"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DecValTok">
+    <w:name w:val="DecValTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="40A070"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BaseNTok">
+    <w:name w:val="BaseNTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="40A070"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FloatTok">
+    <w:name w:val="FloatTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="40A070"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ConstantTok">
+    <w:name w:val="ConstantTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="880000"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharTok">
+    <w:name w:val="CharTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="4070A0"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SpecialCharTok">
+    <w:name w:val="SpecialCharTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="4070A0"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="StringTok">
+    <w:name w:val="StringTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="4070A0"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VerbatimStringTok">
+    <w:name w:val="VerbatimStringTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="4070A0"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SpecialStringTok">
+    <w:name w:val="SpecialStringTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="BB6688"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ImportTok">
+    <w:name w:val="ImportTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:b/>
+      <w:color w:val="008000"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTok">
+    <w:name w:val="CommentTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:i/>
+      <w:color w:val="60A0B0"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DocumentationTok">
+    <w:name w:val="DocumentationTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:i/>
+      <w:color w:val="BA2121"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AnnotationTok">
+    <w:name w:val="AnnotationTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:b/>
+      <w:i/>
+      <w:color w:val="60A0B0"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentVarTok">
+    <w:name w:val="CommentVarTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:b/>
+      <w:i/>
+      <w:color w:val="60A0B0"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OtherTok">
+    <w:name w:val="OtherTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="007020"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FunctionTok">
+    <w:name w:val="FunctionTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="06287E"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VariableTok">
+    <w:name w:val="VariableTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="19177C"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ControlFlowTok">
+    <w:name w:val="ControlFlowTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:b/>
+      <w:color w:val="007020"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OperatorTok">
+    <w:name w:val="OperatorTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BuiltInTok">
+    <w:name w:val="BuiltInTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="008000"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ExtensionTok">
+    <w:name w:val="ExtensionTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PreprocessorTok">
+    <w:name w:val="PreprocessorTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="BC7A00"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AttributeTok">
+    <w:name w:val="AttributeTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:color w:val="7D9029"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RegionMarkerTok">
+    <w:name w:val="RegionMarkerTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="InformationTok">
+    <w:name w:val="InformationTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:b/>
+      <w:i/>
+      <w:color w:val="60A0B0"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WarningTok">
+    <w:name w:val="WarningTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:b/>
+      <w:i/>
+      <w:color w:val="60A0B0"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AlertTok">
+    <w:name w:val="AlertTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:b/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ErrorTok">
+    <w:name w:val="ErrorTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:b/>
+      <w:color w:val="FF0000"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NormalTok">
+    <w:name w:val="NormalTok"/>
+    <w:basedOn w:val="VerbatimChar"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="„Office“ tema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1622,51 +2041,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1816,84 +2235,63 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>717</Words>
-  <Characters>409</Characters>
+  <Words>870</Words>
+  <Characters>496</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3</Lines>
+  <Lines>4</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1124</CharactersWithSpaces>
+  <CharactersWithSpaces>1364</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Vidmanta Kibirkštienė</dc:creator>
+  <dc:title/>
+  <dc:creator>Edita Petrulevič</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>